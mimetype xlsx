--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -60,51 +60,51 @@
   <si>
     <t>1.800</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>12709012</t>
   </si>
   <si>
     <t>Piston</t>
   </si>
   <si>
     <t>2.500</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60005150</t>
   </si>
   <si>
     <t>Piston rod cpl.</t>
   </si>
   <si>
-    <t>1.3</t>
+    <t>1.300</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5018513</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>Prevent unnecessary wear on the joints of the front loader with bushings from Alo. Look for the Q logo to know that you are buying the original bushings for Quicke / Trima.</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>D40 L=20</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>