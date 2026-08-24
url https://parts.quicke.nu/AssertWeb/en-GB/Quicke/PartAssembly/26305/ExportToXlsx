--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -69,51 +69,51 @@
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5028083</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.002</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12714813</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
-    <t>7.4</t>
+    <t>7.400</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12706511</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>0.620</t>
   </si>
   <si>
     <t>D65/40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>12706512</t>
   </si>
   <si>
     <t>Piston</t>
   </si>