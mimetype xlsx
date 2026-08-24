--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -159,51 +159,51 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>9032491</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>.4</t>
+    <t>0.400</t>
   </si>
   <si>
     <t>3/8" JICx300</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5028040</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>R3/8" - 9/16" JIC</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5028105</t>
   </si>
   <si>
     <t>0.078</t>
   </si>