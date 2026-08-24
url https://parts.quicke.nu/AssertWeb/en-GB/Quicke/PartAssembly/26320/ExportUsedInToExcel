--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>XT56P1</t>
   </si>
   <si>
     <t>X56</t>
   </si>
   <si>
     <t xml:space="preserve">Tool carriers/ </t>
   </si>
   <si>
     <t>XT46P1</t>
   </si>
   <si>
     <t>X46</t>
   </si>
   <si>
@@ -102,72 +102,90 @@
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
-    <t>201141</t>
-[...11 lines deleted...]
-    <t>201121</t>
+    <t>XV26P1</t>
+  </si>
+  <si>
+    <t>VX26</t>
+  </si>
+  <si>
+    <t>XV36P1</t>
+  </si>
+  <si>
+    <t>VX36</t>
+  </si>
+  <si>
+    <t>XV46P1</t>
+  </si>
+  <si>
+    <t>VX46</t>
   </si>
   <si>
     <t>XQ26P1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -184,51 +202,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C39"/>
+  <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="13.1718111038208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -365,128 +383,128 @@
         <v>28</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
@@ -585,68 +603,101 @@
         <v>24</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>4</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>