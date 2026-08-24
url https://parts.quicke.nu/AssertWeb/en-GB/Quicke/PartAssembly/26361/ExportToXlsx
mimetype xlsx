--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -207,102 +207,105 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
+    <t>0.130</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>5044976</t>
+  </si>
+  <si>
+    <t>Coupling</t>
+  </si>
+  <si>
+    <t>3/8" (5044946)</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>59050122</t>
+  </si>
+  <si>
+    <t>Electr. Cable</t>
+  </si>
+  <si>
+    <t>0.500</t>
+  </si>
+  <si>
+    <t>QCS (12P connector)</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5050918</t>
+  </si>
+  <si>
+    <t>Connector</t>
+  </si>
+  <si>
+    <t>0.010</t>
+  </si>
+  <si>
+    <t>Deutsch DT 12 pin female</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>1120077</t>
+  </si>
+  <si>
+    <t>Restrictor valve</t>
+  </si>
+  <si>
     <t>.13</t>
-  </si>
-[...49 lines deleted...]
-    <t>Restrictor valve</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>59050115</t>
   </si>
   <si>
     <t>QCS to LCS</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5103054</t>
   </si>
   <si>
     <t>Connector handle</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>60049421</t>
   </si>
@@ -768,140 +771,140 @@
       </c>
       <c r="D18" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>