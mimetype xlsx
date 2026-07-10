--- v0 (2026-03-17)
+++ v1 (2026-07-10)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5016668</t>
   </si>
   <si>
@@ -135,150 +135,153 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5011930</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.099</t>
   </si>
   <si>
     <t>M6M M24</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>5034115</t>
+  </si>
+  <si>
+    <t>Seal kit</t>
+  </si>
+  <si>
+    <t>0.003</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>5037242</t>
+  </si>
+  <si>
+    <t>O-ring</t>
+  </si>
+  <si>
+    <t>.01</t>
+  </si>
+  <si>
+    <t>58,74 x 3,53</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>5040012</t>
+  </si>
+  <si>
+    <t>Guide ring</t>
+  </si>
+  <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>65/60 x 5,5</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>5040022</t>
+  </si>
+  <si>
+    <t>Piston seal</t>
+  </si>
+  <si>
+    <t>65/49,5 x 6,3</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>5039002</t>
+  </si>
+  <si>
+    <t>Cover seal</t>
+  </si>
+  <si>
+    <t>65 x 59,6 x 6,2</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>5040057</t>
+  </si>
+  <si>
+    <t>.003</t>
+  </si>
+  <si>
+    <t>43 x 31 x 10</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>5040058</t>
+  </si>
+  <si>
+    <t>35 x 9.6</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>5040059</t>
+  </si>
+  <si>
+    <t>Wiper</t>
+  </si>
+  <si>
     <t>.005</t>
-  </si>
-[...97 lines deleted...]
-    <t>Wiper</t>
   </si>
   <si>
     <t>42 x 31 x 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -633,35 +636,35 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>