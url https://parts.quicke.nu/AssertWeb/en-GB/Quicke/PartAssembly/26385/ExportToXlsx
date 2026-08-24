--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -93,51 +93,51 @@
   <si>
     <t>3.360</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12716111</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>2.700</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>12706712</t>
   </si>
   <si>
     <t>Piston</t>
   </si>
   <si>
-    <t>.5</t>
+    <t>0.500</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5028118</t>
   </si>
   <si>
     <t>Adapter short cpl.</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>9/16" UNF JIC</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5011930</t>
   </si>
   <si>
     <t>Nut</t>
   </si>