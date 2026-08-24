--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -93,51 +93,51 @@
   <si>
     <t>2.430</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12716111</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>2.700</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>12706712</t>
   </si>
   <si>
     <t>Piston</t>
   </si>
   <si>
-    <t>.5</t>
+    <t>0.500</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5011930</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.099</t>
   </si>
   <si>
     <t>M6M M24</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5034115</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>