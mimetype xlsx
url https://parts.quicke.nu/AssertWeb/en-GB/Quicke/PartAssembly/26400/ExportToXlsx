--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5016665</t>
   </si>
   <si>
@@ -123,129 +123,132 @@
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5028118</t>
   </si>
   <si>
     <t>Adapter short cpl.</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>9/16" UNF JIC</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>5033705</t>
+  </si>
+  <si>
+    <t>Seal kit</t>
+  </si>
+  <si>
+    <t>0.050</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>5037239</t>
+  </si>
+  <si>
+    <t>O-ring</t>
+  </si>
+  <si>
+    <t>.01</t>
+  </si>
+  <si>
+    <t>68.26x3x53</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>5040014</t>
+  </si>
+  <si>
+    <t>Guide ring</t>
+  </si>
+  <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>75/70x5.5</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>5040024</t>
+  </si>
+  <si>
+    <t>Piston seal</t>
+  </si>
+  <si>
+    <t>75/59.5x6.3</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>5039004</t>
+  </si>
+  <si>
+    <t>Cover seal</t>
+  </si>
+  <si>
+    <t>75 x 69.6 x 6.2</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>5038254</t>
+  </si>
+  <si>
+    <t>Seal</t>
+  </si>
+  <si>
     <t>.005</t>
-  </si>
-[...76 lines deleted...]
-    <t>Seal</t>
   </si>
   <si>
     <t>40/50x10</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>5040010</t>
   </si>
   <si>
     <t>40/45x9,7</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>5038101</t>
   </si>
   <si>
     <t>Wiper</t>
   </si>
   <si>
     <t>.015</t>
   </si>
@@ -570,75 +573,75 @@
       </c>
       <c r="D14" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>