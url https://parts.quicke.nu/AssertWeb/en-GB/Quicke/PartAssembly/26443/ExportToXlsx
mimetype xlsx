--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -66,51 +66,51 @@
   <si>
     <t>0.023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5028083</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.002</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12723313</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
-    <t>5.78</t>
+    <t>5.780</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12708011</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>1.300</t>
   </si>
   <si>
     <t>D80/40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>12708012</t>
   </si>
   <si>
     <t>Piston</t>
   </si>