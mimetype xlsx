--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,92 +4,92 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>11250538</t>
   </si>
   <si>
     <t>Maxi Grapple 260T MK2</t>
   </si>
   <si>
-    <t>01/01/2005</t>
+    <t>1/1/2005</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>11260910</t>
   </si>
   <si>
     <t>Claw Beam</t>
   </si>
   <si>
     <t>72.000</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5 PCS</t>
   </si>
   <si>
     <t>11261280</t>
   </si>
   <si>
     <t>Claw</t>
   </si>
@@ -427,50 +427,53 @@
     <t>32</t>
   </si>
   <si>
     <t>5022179</t>
   </si>
   <si>
     <t>Blue</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>12709710-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>60055521</t>
   </si>
   <si>
     <t>Hose</t>
+  </si>
+  <si>
+    <t>0.762</t>
   </si>
   <si>
     <t>3/8" L=1750mm</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>9032352</t>
   </si>
   <si>
     <t>0.445</t>
   </si>
   <si>
     <t>3/8" L=599mm</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>60055520</t>
   </si>
   <si>
     <t>0.875</t>
   </si>
@@ -624,51 +627,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="22.5625267028809" customWidth="1"/>
     <col min="5" max="5" width="13.2403564453125" customWidth="1"/>
     <col min="6" max="6" width="143.170669555664" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="33.3006210327148" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -1246,274 +1249,274 @@
       </c>
       <c r="B31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>136</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>140</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>140</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>140</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>