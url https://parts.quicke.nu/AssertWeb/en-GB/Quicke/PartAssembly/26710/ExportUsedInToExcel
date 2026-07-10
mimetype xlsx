--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -126,288 +126,288 @@
   <si>
     <t>3313Q8</t>
   </si>
   <si>
     <t>Q33 DS</t>
   </si>
   <si>
     <t>3314Q8</t>
   </si>
   <si>
     <t>Q33 DM</t>
   </si>
   <si>
     <t>3316Q8</t>
   </si>
   <si>
     <t>Q33 DM ext.</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>2011Q8</t>
+  </si>
+  <si>
+    <t>Q20 US</t>
+  </si>
+  <si>
+    <t>2013Q8</t>
+  </si>
+  <si>
+    <t>Q20 DS</t>
+  </si>
+  <si>
+    <t>2014Q8</t>
+  </si>
+  <si>
+    <t>Q20 DM</t>
+  </si>
+  <si>
+    <t>3011Q8</t>
+  </si>
+  <si>
+    <t>Q30 US</t>
+  </si>
+  <si>
+    <t>3013Q8</t>
+  </si>
+  <si>
+    <t>Q30 DS</t>
+  </si>
+  <si>
+    <t>3014Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM</t>
+  </si>
+  <si>
+    <t>3016Q8</t>
+  </si>
+  <si>
+    <t>Q30 DM ext.</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>5011Q8</t>
+  </si>
+  <si>
+    <t>Q50 US</t>
+  </si>
+  <si>
+    <t>2111T8</t>
+  </si>
+  <si>
+    <t>+1.1 US</t>
+  </si>
+  <si>
+    <t>2113T8</t>
+  </si>
+  <si>
+    <t>+1.1 DS</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>3111T8</t>
+  </si>
+  <si>
+    <t>+2.1 US</t>
+  </si>
+  <si>
+    <t>3113T8</t>
+  </si>
+  <si>
+    <t>+2.1 DS</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3116T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM ext.</t>
+  </si>
+  <si>
+    <t>3313T8</t>
+  </si>
+  <si>
+    <t>+2.3 DS</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>3316T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM ext.</t>
+  </si>
+  <si>
+    <t>4111T8</t>
+  </si>
+  <si>
+    <t>+3.1 US</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>5111T8</t>
+  </si>
+  <si>
+    <t>+4.1 US</t>
+  </si>
+  <si>
+    <t>5114T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM</t>
+  </si>
+  <si>
+    <t>5116T8</t>
+  </si>
+  <si>
+    <t>+4.1 DM ext.</t>
+  </si>
+  <si>
+    <t>5154T8</t>
+  </si>
+  <si>
+    <t>2011T8</t>
+  </si>
+  <si>
+    <t>+1.0 US</t>
+  </si>
+  <si>
+    <t>2013T8</t>
+  </si>
+  <si>
+    <t>+1.0 DS</t>
+  </si>
+  <si>
+    <t>2014T8</t>
+  </si>
+  <si>
+    <t>+1.0 DM</t>
+  </si>
+  <si>
+    <t>5011T8</t>
+  </si>
+  <si>
+    <t>+4.0 US</t>
+  </si>
+  <si>
+    <t>5014T8</t>
+  </si>
+  <si>
+    <t>+4.0 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5016Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM ext.</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...235 lines deleted...]
-    <t>5054Q8</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -651,502 +651,502 @@
         <v>38</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
@@ -1322,496 +1322,496 @@
         <v>38</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="C124" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="125">
       <c r="C125" s="0" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>