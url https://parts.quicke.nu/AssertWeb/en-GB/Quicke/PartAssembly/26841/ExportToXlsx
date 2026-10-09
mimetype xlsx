--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -153,72 +153,72 @@
   <si>
     <t>D=30, L=127mm</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60018050</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>D=30, L=84mm</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60050053</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>1.0</t>
+    <t>1.000</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>60050054</t>
   </si>
   <si>
-    <t>1.3</t>
+    <t>1.300</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60050017</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
-    <t>1.4</t>
+    <t>1.400</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
     <t>0.026</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>