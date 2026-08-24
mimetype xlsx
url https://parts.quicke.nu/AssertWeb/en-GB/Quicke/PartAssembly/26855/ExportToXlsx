--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -624,51 +624,51 @@
       </c>
       <c r="C17" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>74</v>