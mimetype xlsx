--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -33,65 +33,59 @@
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>11253569</t>
   </si>
   <si>
     <t>Flexigrip 160 80x80</t>
   </si>
   <si>
-    <t>1/1/2010</t>
-[...1 lines deleted...]
-  <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>1116703</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>5.540</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4 PCS</t>
   </si>
   <si>
     <t>5005444</t>
   </si>
   <si>
     <t>Stop screw</t>
   </si>
   <si>
     <t>0.005</t>
@@ -195,57 +189,63 @@
   <si>
     <t>0.043</t>
   </si>
   <si>
     <t>D35 L=30</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>60019107</t>
   </si>
   <si>
     <t>Frame</t>
   </si>
   <si>
     <t>65.2</t>
   </si>
   <si>
     <t>Replaces 60004472</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>12702410-1</t>
+    <t>60126216-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>Glossy Black</t>
+  </si>
+  <si>
+    <t>14.700</t>
+  </si>
+  <si>
+    <t>4/8/2026</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>1209758</t>
   </si>
   <si>
     <t>Locking mechanism</t>
   </si>
   <si>
     <t>3.920</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>1102001</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
     <t>.042</t>
   </si>
@@ -438,481 +438,481 @@
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="0" t="s">
+      <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="0" t="s">
+      <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="0" t="s">
+      <c r="D2" s="0" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>89</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>94</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>