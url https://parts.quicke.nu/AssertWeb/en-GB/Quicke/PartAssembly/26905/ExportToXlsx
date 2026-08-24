--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -72,51 +72,51 @@
   <si>
     <t>0.890</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60005803</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
     <t>4.000</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5017001</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
-    <t>.013</t>
+    <t>0.013</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5017000</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5028083</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.002</t>
   </si>
   <si>
     <t>7</t>
   </si>