--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -210,51 +210,51 @@
   <si>
     <t>3/8" (5044946)</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>11902159</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>4,5 x 200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>60049421</t>
   </si>
   <si>
     <t>Holder kit</t>
   </si>