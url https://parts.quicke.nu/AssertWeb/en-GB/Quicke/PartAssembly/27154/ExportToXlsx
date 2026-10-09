--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -102,51 +102,51 @@
   <si>
     <t>Copper Washer</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5044152</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>0.590</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5044155</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>Dust Cover</t>
   </si>
   <si>
     <t>.025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5022177</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>.001</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5022179</t>
   </si>