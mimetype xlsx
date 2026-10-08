--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -608,44 +608,44 @@
         <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>