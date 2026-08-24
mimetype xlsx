--- v0 (2026-05-24)
+++ v1 (2026-08-24)
@@ -219,51 +219,51 @@
   <si>
     <t>.3</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>1120134</t>
   </si>
   <si>
     <t>0.130</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>5039054</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>.001</t>
+    <t>0.001</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>5050334</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>L=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>