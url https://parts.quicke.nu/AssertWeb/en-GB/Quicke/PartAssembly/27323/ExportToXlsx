--- v0 (2025-11-08)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Serial number from</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -172,53 +172,50 @@
     <t>.2</t>
   </si>
   <si>
     <t>Replaces 5212815/5212813</t>
   </si>
   <si>
     <t>5212304</t>
   </si>
   <si>
     <t>Sleeve RH</t>
   </si>
   <si>
     <t>Replaces 5212816/5212814</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5212305</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.060</t>
-  </si>
-[...1 lines deleted...]
-    <t>Replaces 5212331/5212332</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5212321</t>
   </si>
   <si>
     <t>Handle LH</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5212322</t>
   </si>
   <si>
     <t>Handle RH</t>
   </si>
 </sst>
 </file>
 
@@ -476,67 +473,64 @@
         <v>50</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>