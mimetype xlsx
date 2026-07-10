--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -392,51 +392,51 @@
       </c>
       <c r="B3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>23</v>