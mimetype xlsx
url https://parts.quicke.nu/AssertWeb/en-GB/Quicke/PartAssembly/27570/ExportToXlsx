--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -60,60 +60,60 @@
   <si>
     <t>55.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60050105</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>60050108</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>60050102</t>
+  </si>
+  <si>
+    <t>Pin</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...7 lines deleted...]
-    <t>Pin</t>
   </si>
   <si>
     <t>Ø35-en8 x138</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60050101</t>
   </si>
   <si>
     <t>Ø35-en8 x184</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5004056</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.035</t>
   </si>
@@ -362,88 +362,88 @@
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>30</v>
       </c>
     </row>
@@ -456,51 +456,51 @@
       </c>
       <c r="C8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="0" t="s">
@@ -519,68 +519,68 @@
       </c>
       <c r="D11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>57</v>
@@ -593,91 +593,91 @@
       </c>
       <c r="D15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>