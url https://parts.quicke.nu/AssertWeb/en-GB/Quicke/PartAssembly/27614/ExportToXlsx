--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -72,51 +72,51 @@
   <si>
     <t>16.4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5221316</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.73</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60008662</t>
   </si>
   <si>
     <t>Pipe</t>
   </si>
   <si>
     <t>2.2</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5002079</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.037</t>
   </si>