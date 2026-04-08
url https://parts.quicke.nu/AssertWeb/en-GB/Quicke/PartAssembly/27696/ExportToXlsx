--- v0 (2025-11-07)
+++ v1 (2026-04-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
@@ -267,51 +267,51 @@
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5024365</t>
   </si>
   <si>
     <t>Switch</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.015</t>
   </si>
   <si>
     <t>A 294813</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5024366</t>
   </si>
   <si>
-    <t>0.005</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>A 294814</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5021093</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5024379</t>
   </si>
   <si>
     <t>Connector</t>
   </si>
   <si>
     <t>.07</t>
   </si>
@@ -328,53 +328,50 @@
     <t>.1</t>
   </si>
   <si>
     <t>L=4400mm</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>60009571</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
   <si>
     <t>Replaces 5221270</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5221975</t>
   </si>
   <si>
     <t>Hose cover</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>5222579</t>
   </si>
   <si>
     <t>Bracket kit</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>5022157</t>
   </si>
   <si>
     <t>Washer, red</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5022159</t>
   </si>
   <si>
     <t>Washer, blue</t>
   </si>
@@ -1042,308 +1039,308 @@
       </c>
       <c r="D24" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="0" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="0" t="s">
+      <c r="D28" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="0" t="s">
+      <c r="D35" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="D37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="F37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F39" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C40" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="D40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="F40" s="0" t="s">
+      <c r="G40" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>