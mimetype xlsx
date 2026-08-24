--- v1 (2026-04-08)
+++ v2 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60009995</t>
   </si>
   <si>
     <t>3rd service</t>
   </si>
   <si>
-    <t>01/02/2016</t>
+    <t>2/1/2016</t>
   </si>
   <si>
     <t>313497</t>
   </si>
   <si>
     <t>Electric mounting kit</t>
   </si>
   <si>
     <t>.72</t>
   </si>
   <si>
     <t>5201142</t>
   </si>
   <si>
     <t>Connector Support</t>
   </si>
   <si>
     <t>.32</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>313476</t>
   </si>
@@ -551,51 +551,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="10.1619520187378" customWidth="1"/>
     <col min="4" max="4" width="19.5035610198975" customWidth="1"/>
     <col min="5" max="5" width="134.923736572266" customWidth="1"/>
     <col min="6" max="6" width="11.4540843963623" customWidth="1"/>
     <col min="7" max="7" width="22.1052150726318" customWidth="1"/>
-    <col min="8" max="8" width="11.8295488357544" customWidth="1"/>
+    <col min="8" max="8" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">