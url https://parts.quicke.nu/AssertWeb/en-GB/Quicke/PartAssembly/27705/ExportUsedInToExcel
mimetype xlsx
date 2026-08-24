--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -99,60 +99,60 @@
   <si>
     <t>X16</t>
   </si>
   <si>
     <t>XQ26P1</t>
   </si>
   <si>
     <t>XQ16P1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t xml:space="preserve">3rd and 4th service kits/ </t>
   </si>
   <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...4 lines deleted...]
-    <t>201156</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -360,84 +360,84 @@
         <v>28</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
@@ -580,73 +580,73 @@
         <v>28</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="42">
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>