--- v0 (2025-12-08)
+++ v1 (2026-05-26)
@@ -63,51 +63,51 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>11260142</t>
   </si>
   <si>
     <t>Bucket tooth</t>
   </si>
   <si>
     <t>0.760</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>5022119</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
-    <t>.04</t>
+    <t>0.040</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>11137127</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>"Original Implements"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>