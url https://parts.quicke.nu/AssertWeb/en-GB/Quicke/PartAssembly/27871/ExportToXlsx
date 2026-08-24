--- v0 (2025-12-07)
+++ v1 (2026-08-24)
@@ -120,51 +120,51 @@
   <si>
     <t>12706511</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>0.620</t>
   </si>
   <si>
     <t>D65/40</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>12706812</t>
   </si>
   <si>
     <t>Piston</t>
   </si>
   <si>
-    <t>.47</t>
+    <t>0.470</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5033703</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5037242</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>