--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -129,51 +129,51 @@
   <si>
     <t>4.600</t>
   </si>
   <si>
     <t>2F</t>
   </si>
   <si>
     <t>8 PCS</t>
   </si>
   <si>
     <t>60020468</t>
   </si>
   <si>
     <t>.5</t>
   </si>
   <si>
     <t>80x40 M16 (60003289)</t>
   </si>
   <si>
     <t>2B</t>
   </si>
   <si>
     <t>60025035</t>
   </si>
   <si>
-    <t>0.001</t>
+    <t>7.000</t>
   </si>
   <si>
     <t>60050544</t>
   </si>
   <si>
     <t>Plate</t>
   </si>
   <si>
     <t>5050888</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>.2</t>
   </si>
   <si>
     <t>M6S M16x90 10.9</t>
   </si>
   <si>
     <t>2C</t>
   </si>
   <si>
     <t>16 PCS</t>
   </si>