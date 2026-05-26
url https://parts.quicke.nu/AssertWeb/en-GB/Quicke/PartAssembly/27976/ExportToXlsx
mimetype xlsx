--- v0 (2025-12-08)
+++ v1 (2026-05-26)
@@ -63,51 +63,51 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60013837-1</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>45.0</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60013848</t>
   </si>
   <si>
     <t>Lever kit</t>
   </si>
   <si>
     <t>5.400</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60013855</t>
   </si>
   <si>
     <t>Locking mechanism RH</t>
   </si>