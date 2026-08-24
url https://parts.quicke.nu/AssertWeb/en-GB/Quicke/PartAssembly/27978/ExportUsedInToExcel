--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -153,72 +153,72 @@
   <si>
     <t>XT51N1</t>
   </si>
   <si>
     <t>XT21N1</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -820,238 +820,238 @@
         <v>45</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="C74" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75">
       <c r="C75" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="76">
       <c r="C76" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77">
       <c r="C77" s="0" t="s">
         <v>20</v>
       </c>
     </row>