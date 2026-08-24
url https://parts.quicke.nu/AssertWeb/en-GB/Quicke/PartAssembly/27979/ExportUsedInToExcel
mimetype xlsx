--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -129,72 +129,72 @@
   <si>
     <t>XT21N1</t>
   </si>
   <si>
     <t>X21</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
   <si>
     <t>XQ31N1</t>
   </si>
   <si>
     <t>XQ26P1</t>
   </si>
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
@@ -644,238 +644,238 @@
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58">
       <c r="C58" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="59">
       <c r="C59" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="60">
       <c r="C60" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="61">
       <c r="C61" s="0" t="s">
         <v>3</v>
       </c>
     </row>