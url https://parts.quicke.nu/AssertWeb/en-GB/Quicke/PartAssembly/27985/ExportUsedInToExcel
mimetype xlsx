--- v0 (2026-05-28)
+++ v1 (2026-08-24)
@@ -129,72 +129,72 @@
   <si>
     <t>X21</t>
   </si>
   <si>
     <t>210121</t>
   </si>
   <si>
     <t>X2</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
     <t>X1S</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201131</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...13 lines deleted...]
-    <t>201121</t>
   </si>
   <si>
     <t>XQ31N1</t>
   </si>
   <si>
     <t>XQ26P1</t>
   </si>
   <si>
     <t>XQ21N1</t>
   </si>
   <si>
     <t>XQ36P1</t>
   </si>
   <si>
     <t>XQ41N1</t>
   </si>
   <si>
     <t>XQ46P1</t>
   </si>
   <si>
     <t>XQ51N1</t>
   </si>
   <si>
     <t>XQ56P1</t>
   </si>
@@ -996,238 +996,238 @@
         <v>37</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="C90" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="91">
       <c r="C91" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="92">
       <c r="C92" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="93">
       <c r="C93" s="0" t="s">
         <v>36</v>
       </c>
     </row>