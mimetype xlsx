--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,63 +42,63 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60015155</t>
   </si>
   <si>
     <t>Locking nut</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60015148</t>
   </si>
   <si>
     <t>Piston</t>
   </si>
   <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>1 PCS</t>
+  </si>
+  <si>
+    <t>60015143</t>
+  </si>
+  <si>
+    <t>Bearing</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...10 lines deleted...]
-    <t>Bearing</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60015190</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60010529</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>A</t>
   </si>
@@ -248,68 +248,68 @@
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>5</v>