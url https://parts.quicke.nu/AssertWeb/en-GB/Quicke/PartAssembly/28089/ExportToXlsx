--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -165,51 +165,51 @@
   <si>
     <t>M6S M12X40 (8.8)</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>5050004</t>
   </si>
   <si>
     <t>.3</t>
   </si>
   <si>
     <t>M6S M10x45</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>5050070</t>
   </si>
   <si>
     <t>Protection sleeve</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1902101</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>.01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>