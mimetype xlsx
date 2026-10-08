--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -180,108 +180,99 @@
   <si>
     <t>5033706</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>5037241</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>72,62 x 3,53</t>
   </si>
   <si>
-    <t>B</t>
-[...2 lines deleted...]
-    <t>5040015</t>
+    <t/>
   </si>
   <si>
     <t>Guide ring</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>80/75 x 5,5</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>5040025</t>
   </si>
   <si>
     <t>Piston seal</t>
   </si>
   <si>
     <t>80/64,5 x 6,3</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>5039005</t>
   </si>
   <si>
     <t>Cover seal</t>
   </si>
   <si>
     <t>80 x 73,6 x 6,4</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>5038254</t>
   </si>
   <si>
     <t>Seal</t>
   </si>
   <si>
     <t>.005</t>
   </si>
   <si>
     <t>40/50x10</t>
-  </si>
-[...4 lines deleted...]
-    <t>5040010</t>
   </si>
   <si>
     <t>40/45x9,7</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>5038101</t>
   </si>
   <si>
     <t>Wiper</t>
   </si>
   <si>
     <t>.015</t>
   </si>
   <si>
     <t>40/50x7/10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -584,141 +575,141 @@
       </c>
       <c r="B13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>