--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -318,51 +318,51 @@
   <si>
     <t>25</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>60038758</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5002053</t>
   </si>
   <si>
     <t>0.015</t>
   </si>
   <si>
     <t>M6S 8 x 30</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>60009557</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>30</t>
   </si>