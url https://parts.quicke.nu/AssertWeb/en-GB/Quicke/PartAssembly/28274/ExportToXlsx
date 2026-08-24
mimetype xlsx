--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -36,72 +36,72 @@
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60135119</t>
   </si>
   <si>
     <t>Pin kit</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60024258</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
-    <t>0.000</t>
-[...1 lines deleted...]
-  <si>
     <t>3</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60056616</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
   <si>
     <t>"Q" medium 110mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -168,66 +168,69 @@
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
+      <c r="E2" s="0" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>7</v>