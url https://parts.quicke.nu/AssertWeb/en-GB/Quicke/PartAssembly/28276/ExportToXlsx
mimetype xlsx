--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -36,57 +36,57 @@
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60135119</t>
   </si>
   <si>
     <t>Pin kit</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
     <t>60135123</t>
   </si>
   <si>
     <t>Bracket kit</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5002917</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>M6S M20 x 180 (10.9)</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5013127</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
@@ -192,123 +192,126 @@
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
+      <c r="E2" s="0" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>30</v>
       </c>
     </row>