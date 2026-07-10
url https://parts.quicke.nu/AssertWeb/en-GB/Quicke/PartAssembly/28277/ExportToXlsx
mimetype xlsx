--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -63,51 +63,51 @@
   <si>
     <t>Pin kit</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60024260</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60056616</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>0.001</t>
   </si>
   <si>
     <t>"Q" medium 110mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>