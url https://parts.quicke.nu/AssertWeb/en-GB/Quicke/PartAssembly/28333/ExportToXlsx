--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -72,51 +72,51 @@
   <si>
     <t>60018062</t>
   </si>
   <si>
     <t>Pivot Pin</t>
   </si>
   <si>
     <t>Use original parts from Quicke/Trima when replacing pivot pins and extend the life of your front loader. Eliminate loose joints and get a better driving experience.</t>
   </si>
   <si>
     <t>1.400</t>
   </si>
   <si>
     <t>D=40, L=127mm</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>5219330</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
@@ -246,51 +246,51 @@
   <si>
     <t>14</t>
   </si>
   <si>
     <t>1120166</t>
   </si>
   <si>
     <t>Banjo fitting</t>
   </si>
   <si>
     <t>0.036</t>
   </si>
   <si>
     <t>R1/4"</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5219145</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
   <si>
     <t>0.001</t>
   </si>