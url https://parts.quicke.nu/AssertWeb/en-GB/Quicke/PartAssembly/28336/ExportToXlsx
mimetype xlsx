--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -90,63 +90,63 @@
   <si>
     <t>"Read manual"</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60015954</t>
   </si>
   <si>
     <t>Arm</t>
   </si>
   <si>
     <t>20.400</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>60015958</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60049053</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>"Q" small 80x57</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60018330</t>
   </si>