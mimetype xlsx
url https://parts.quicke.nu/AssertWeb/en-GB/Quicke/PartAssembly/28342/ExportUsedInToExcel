--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -249,50 +249,158 @@
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
   </si>
   <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
@@ -331,158 +439,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...106 lines deleted...]
-    <t>Valtra G8M</t>
   </si>
   <si>
     <t xml:space="preserve">Central Valve Units (CVU)/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -4980,1363 +4980,1363 @@
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>127</v>
+        <v>107</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>127</v>
+        <v>107</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>129</v>
+        <v>109</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B528" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>5</v>
@@ -6498,186 +6498,186 @@
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B544" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B545" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>5</v>
@@ -7466,417 +7466,417 @@
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B632" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B633" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B668" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B669" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>5</v>
@@ -8797,538 +8797,538 @@
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B753" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C753" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B754" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C754" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C755" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C756" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C757" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C758" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C759" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="C761" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C762" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="C763" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="C764" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="C765" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C767" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C768" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C769" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="C770" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="C771" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C772" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C773" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C774" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="C776" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C783" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C784" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C785" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B795" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B796" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B800" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B801" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C801" s="0" t="s">
         <v>5</v>
@@ -10150,395 +10150,395 @@
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B876" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C876" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B877" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C877" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="C878" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="C879" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="C880" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="C884" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="C885" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="C886" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="C887" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>121</v>
+        <v>93</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="C890" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>121</v>
+        <v>93</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="C891" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="C892" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="C893" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="C894" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="C895" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>127</v>
+        <v>99</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>127</v>
+        <v>99</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="C897" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>130</v>
+        <v>102</v>
       </c>
       <c r="C898" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>130</v>
+        <v>102</v>
       </c>
       <c r="C899" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="C900" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="C901" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>134</v>
+        <v>106</v>
       </c>
       <c r="C902" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>134</v>
+        <v>106</v>
       </c>
       <c r="C903" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>136</v>
+        <v>108</v>
       </c>
       <c r="C904" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>136</v>
+        <v>108</v>
       </c>
       <c r="C905" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="C906" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="C907" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>139</v>
+        <v>111</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="C908" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>139</v>
+        <v>111</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="C909" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B910" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C910" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B911" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C911" s="0" t="s">
         <v>5</v>