--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -249,204 +249,204 @@
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
   </si>
   <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>521166</t>
   </si>
   <si>
     <t>FL.4221N</t>
   </si>
   <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...106 lines deleted...]
-    <t>Valtra G8M</t>
   </si>
   <si>
     <t xml:space="preserve">Central Valve Units (CVU)/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -5670,1121 +5670,1121 @@
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C571" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B572" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C572" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>5</v>
@@ -7573,428 +7573,428 @@
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B645" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B646" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B648" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B649" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B651" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="C676" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C678" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C679" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B682" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B683" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>5</v>
@@ -8904,395 +8904,395 @@
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B766" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B767" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C767" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C768" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C769" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="C770" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="C771" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="C772" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="C773" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C774" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C776" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C783" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="C784" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="C785" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B800" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B801" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C801" s="0" t="s">
         <v>5</v>
@@ -11830,395 +11830,395 @@
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B1032" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B1033" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C1035" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="C1045" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="C1051" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C1052" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C1053" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="C1056" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="C1057" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C1058" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C1059" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="C1060" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="C1061" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="C1062" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B1066" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B1067" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>5</v>