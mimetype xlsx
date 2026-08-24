--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -84,60 +84,60 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5050342</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.040</t>
   </si>
   <si>
     <t>MC6S M8x14 (8.8)</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4501092</t>
   </si>
   <si>
     <t>Block cpl</t>
   </si>
   <si>
-    <t>01/03/2019</t>
+    <t>3/1/2019</t>
   </si>
   <si>
     <t>3*</t>
   </si>
   <si>
     <t>4500105</t>
   </si>
   <si>
-    <t>28/02/2019</t>
+    <t>2/28/2019</t>
   </si>
   <si>
     <t>4500106</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -157,52 +157,52 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="10.1619520187378" customWidth="1"/>
     <col min="4" max="4" width="15.254771232605" customWidth="1"/>
     <col min="5" max="5" width="11.4540843963623" customWidth="1"/>
     <col min="6" max="6" width="17.5740604400635" customWidth="1"/>
-    <col min="7" max="7" width="11.8295488357544" customWidth="1"/>
-    <col min="8" max="8" width="11.8295488357544" customWidth="1"/>
+    <col min="7" max="7" width="10.4166955947876" customWidth="1"/>
+    <col min="8" max="8" width="10.7358922958374" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">