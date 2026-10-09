--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -249,59 +249,173 @@
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
   </si>
   <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Central Valve Units (CVU)/ </t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
+    <t>120166</t>
+  </si>
+  <si>
+    <t>Valtra G6S</t>
+  </si>
+  <si>
+    <t>120168</t>
+  </si>
+  <si>
+    <t>Valtra G6M</t>
+  </si>
+  <si>
+    <t>120169</t>
+  </si>
+  <si>
+    <t>Valtra G6L</t>
+  </si>
+  <si>
+    <t>120176</t>
+  </si>
+  <si>
+    <t>Valtra G7S</t>
+  </si>
+  <si>
+    <t>120178</t>
+  </si>
+  <si>
+    <t>Valtra G7M</t>
+  </si>
+  <si>
+    <t>120179</t>
+  </si>
+  <si>
+    <t>Valtra G7L</t>
+  </si>
+  <si>
+    <t>120288</t>
+  </si>
+  <si>
+    <t>Valtra G8M</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
-    <t xml:space="preserve">Central Valve Units (CVU)/ </t>
-[...1 lines deleted...]
-  <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>521761</t>
@@ -334,164 +448,50 @@
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...112 lines deleted...]
-    <t>Valtra G8M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1466,593 +1466,593 @@
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>5</v>
@@ -2973,593 +2973,593 @@
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="276">
       <c r="C276" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>