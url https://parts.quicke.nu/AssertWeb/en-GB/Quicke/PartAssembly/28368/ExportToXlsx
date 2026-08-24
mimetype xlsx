--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -105,51 +105,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5021961</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
     <t>.031</t>
   </si>
   <si>
     <t>10x40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5016997</t>
   </si>
   <si>
     <t>Split pin</t>
   </si>
   <si>
-    <t>.01</t>
+    <t>0.010</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5050560</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.017</t>
   </si>
   <si>
     <t>ML6M, 4fzb, M10</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5050600</t>
   </si>
   <si>
     <t>.017</t>
   </si>