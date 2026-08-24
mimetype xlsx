--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11254229</t>
   </si>
   <si>
     <t>Silocut M+ 150 Euro Forged tines</t>
   </si>
   <si>
-    <t>01/08/2016</t>
+    <t>8/1/2016</t>
   </si>
   <si>
     <t>60015814-17</t>
   </si>
   <si>
     <t>Frame, without tines</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>204.800</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>11262629-22</t>
   </si>
   <si>
     <t>Cutting edge</t>
   </si>
@@ -237,51 +237,51 @@
   <si>
     <t>MF6S 12.9 fzb M12x20</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>12727910-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9020124</t>
   </si>
   <si>
     <t>Pin cpl.</t>
   </si>
   <si>
     <t>Use original parts from Quicke/Trima when replacing pivot pins and extend the life of your front loader. Eliminate loose joints and get a better driving experience.</t>
   </si>
   <si>
     <t>2.000</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9020126</t>
   </si>
   <si>
     <t>1.750</t>
   </si>
@@ -576,52 +576,52 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="30.3951148986816" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="143.170669555664" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="33.3006210327148" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
-    <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
+    <col min="10" max="10" width="9.64223575592041" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">