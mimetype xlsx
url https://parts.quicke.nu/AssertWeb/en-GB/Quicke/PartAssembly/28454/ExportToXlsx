--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -4,79 +4,82 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
+    <t>Year To</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11254234</t>
   </si>
   <si>
     <t>Silocut M+ 200 Forged tines</t>
   </si>
   <si>
     <t>01/08/2016</t>
   </si>
   <si>
     <t>60015830-17</t>
   </si>
   <si>
     <t>Frame, without tines</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>266.000</t>
@@ -141,56 +144,62 @@
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>11262660</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>3.460</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>12727910-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
     <t>13</t>
   </si>
   <si>
     <t>12727810-1</t>
   </si>
   <si>
+    <t>05/04/2026</t>
+  </si>
+  <si>
     <t>14</t>
   </si>
   <si>
     <t>60092323</t>
   </si>
   <si>
     <t>Service kit</t>
   </si>
   <si>
     <t>2.600</t>
   </si>
   <si>
     <t>Tooth</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.050</t>
@@ -216,51 +225,51 @@
   <si>
     <t>MC6S M10 x 90</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5002051</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>M6S 8 x 20</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
@@ -682,1133 +691,1143 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I56"/>
+  <dimension ref="A1:J56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="25.8301982879639" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="143.170669555664" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="33.3006210327148" customWidth="1"/>
     <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
+    <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>8</v>
       </c>
+      <c r="J1" s="0" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="J11" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="0" t="s">
+      <c r="G31" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H31" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C42" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C43" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="D43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H43" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C50" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="D50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>