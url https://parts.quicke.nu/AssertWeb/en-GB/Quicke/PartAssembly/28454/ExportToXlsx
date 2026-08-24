--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11254234</t>
   </si>
   <si>
     <t>Silocut M+ 200 Forged tines</t>
   </si>
   <si>
-    <t>01/08/2016</t>
+    <t>8/1/2016</t>
   </si>
   <si>
     <t>60015830-17</t>
   </si>
   <si>
     <t>Frame, without tines</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>266.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60071113-17</t>
   </si>
   <si>
     <t>Jaw</t>
   </si>
   <si>
     <t>255.200</t>
   </si>
@@ -144,60 +144,60 @@
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>11262660</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>3.460</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>12727910-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>03/02/2026</t>
+    <t>2/3/2026</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>12727810-1</t>
   </si>
   <si>
-    <t>05/04/2026</t>
+    <t>6/2/2026</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60092323</t>
   </si>
   <si>
     <t>Service kit</t>
   </si>
   <si>
     <t>2.600</t>
   </si>
   <si>
     <t>Tooth</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
@@ -705,52 +705,52 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="25.8301982879639" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="143.170669555664" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="33.3006210327148" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
-    <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
+    <col min="10" max="10" width="9.64223575592041" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">