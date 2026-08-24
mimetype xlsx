--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -4,89 +4,89 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5017000</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5017001</t>
   </si>
   <si>
-    <t>.013</t>
+    <t>0.013</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5028083</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.002</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60017143</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
@@ -114,141 +114,144 @@
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5028118</t>
   </si>
   <si>
     <t>Adapter short cpl.</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>9/16" UNF JIC</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>60019193</t>
+  </si>
+  <si>
+    <t>Seal kit</t>
+  </si>
+  <si>
+    <t>for cyl 60007546</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>5039028</t>
+  </si>
+  <si>
+    <t>O-ring</t>
+  </si>
+  <si>
+    <t>0.002</t>
+  </si>
+  <si>
+    <t>55.56 x 3.53</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>60017145</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>60017146</t>
+  </si>
+  <si>
+    <t>Piston seal</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>5040056</t>
+  </si>
+  <si>
+    <t>.003</t>
+  </si>
+  <si>
+    <t>60 x 53.6 x 5.6</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>5040057</t>
+  </si>
+  <si>
+    <t>43 x 31 x 10</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>5040058</t>
+  </si>
+  <si>
+    <t>Guide ring</t>
+  </si>
+  <si>
+    <t>35 x 9.6</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>5040059</t>
+  </si>
+  <si>
+    <t>Wiper</t>
+  </si>
+  <si>
     <t>.005</t>
-  </si>
-[...88 lines deleted...]
-    <t>Wiper</t>
   </si>
   <si>
     <t>42 x 31 x 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -580,35 +583,35 @@
       </c>
       <c r="D16" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>