--- v0 (2026-03-10)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5016668</t>
   </si>
   <si>
@@ -93,165 +93,168 @@
   <si>
     <t>2.730</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>12716111</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>2.700</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>60017154</t>
   </si>
   <si>
     <t>Piston</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>5011930</t>
+  </si>
+  <si>
+    <t>Nut</t>
+  </si>
+  <si>
+    <t>0.099</t>
+  </si>
+  <si>
+    <t>M6M M24</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>5021901</t>
+  </si>
+  <si>
+    <t>Grease fitting</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>60019183</t>
+  </si>
+  <si>
+    <t>Seal kit</t>
+  </si>
+  <si>
+    <t>for cyl 60007586</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>5037242</t>
+  </si>
+  <si>
+    <t>O-ring</t>
+  </si>
+  <si>
+    <t>.01</t>
+  </si>
+  <si>
+    <t>58,74 x 3,53</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>60017157</t>
+  </si>
+  <si>
+    <t>Piston seal</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>7</t>
-[...20 lines deleted...]
-    <t>Grease fitting</t>
+    <t>C</t>
+  </si>
+  <si>
+    <t>5039002</t>
+  </si>
+  <si>
+    <t>Cover seal</t>
+  </si>
+  <si>
+    <t>65 x 59,6 x 6,2</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>5040057</t>
+  </si>
+  <si>
+    <t>.003</t>
+  </si>
+  <si>
+    <t>43 x 31 x 10</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>5040058</t>
+  </si>
+  <si>
+    <t>Guide ring</t>
+  </si>
+  <si>
+    <t>35 x 9.6</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>5040059</t>
+  </si>
+  <si>
+    <t>Wiper</t>
   </si>
   <si>
     <t>.005</t>
-  </si>
-[...85 lines deleted...]
-    <t>Wiper</t>
   </si>
   <si>
     <t>42 x 31 x 10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -449,108 +452,108 @@
       </c>
       <c r="D9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>60</v>
       </c>
     </row>
@@ -566,35 +569,35 @@
       </c>
       <c r="D15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>