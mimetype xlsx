--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -84,51 +84,51 @@
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60018162</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
-    <t>1.6</t>
+    <t>1.600</t>
   </si>
   <si>
     <t>5033606</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>7,5 x 385</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>